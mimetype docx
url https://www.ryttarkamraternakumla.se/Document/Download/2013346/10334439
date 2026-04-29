--- v0 (2025-12-24)
+++ v1 (2026-04-29)
@@ -14,87 +14,86 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="5017" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2559"/>
         <w:gridCol w:w="2540"/>
         <w:gridCol w:w="1764"/>
         <w:gridCol w:w="2194"/>
       </w:tblGrid>
       <w:tr w:rsidR="000172E5" w:rsidRPr="00637200" w14:paraId="3EB90C2F" w14:textId="77777777" w:rsidTr="006A6551">
         <w:trPr>
           <w:trHeight w:val="634"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00500D"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3F6FCA84" w14:textId="7D527233" w:rsidR="000172E5" w:rsidRPr="00637200" w:rsidRDefault="006A6551" w:rsidP="00637200">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
-              <w:outlineLvl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Medlem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000172E5" w:rsidRPr="00846B76" w14:paraId="3074FD47" w14:textId="77777777" w:rsidTr="003F7492">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5C1545EF" w14:textId="49D5BB3D" w:rsidR="000172E5" w:rsidRPr="00637200" w:rsidRDefault="006A6551" w:rsidP="00637200">
             <w:pPr>
               <w:pStyle w:val="Normaltindrag"/>
             </w:pPr>
             <w:r>
               <w:t>Förnamn*</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -133,51 +132,51 @@
             <w:r>
               <w:t>Efternamn*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3587" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1924D176" w14:textId="77777777" w:rsidR="000172E5" w:rsidRPr="003F7492" w:rsidRDefault="000172E5" w:rsidP="00311D4F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000172E5" w:rsidRPr="00846B76" w14:paraId="61595439" w14:textId="77777777" w:rsidTr="003F7492">
+      <w:tr w:rsidR="000172E5" w:rsidRPr="00846B76" w14:paraId="61595439" w14:textId="77777777" w:rsidTr="00AF7DC6">
         <w:trPr>
           <w:trHeight w:val="569"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="946660661"/>
             <w:placeholder>
               <w:docPart w:val="12CC4503FC4D4ACDAAD6867A8D18F7D2"/>
             </w:placeholder>
             <w:temporary/>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1413" w:type="pct"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="56A4C972" w14:textId="77777777" w:rsidR="000172E5" w:rsidRPr="00637200" w:rsidRDefault="007147D7" w:rsidP="00637200">
                 <w:pPr>
                   <w:pStyle w:val="Normaltindrag"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00637200">
                   <w:rPr>
@@ -217,58 +216,192 @@
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="974" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="0DD82C0C" w14:textId="77777777" w:rsidR="000172E5" w:rsidRDefault="007147D7" w:rsidP="00311D4F">
                 <w:r w:rsidRPr="00311D4F">
                   <w:rPr>
                     <w:lang w:bidi="sv-SE"/>
                   </w:rPr>
                   <w:t>Jobbtelefon</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1210" w:type="pct"/>
+            <w:tcW w:w="1211" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="391E7AC9" w14:textId="77777777" w:rsidR="000172E5" w:rsidRPr="003F7492" w:rsidRDefault="000172E5" w:rsidP="00311D4F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF7DC6" w:rsidRPr="00846B76" w14:paraId="7098BD1C" w14:textId="77777777" w:rsidTr="00AF7DC6">
+        <w:trPr>
+          <w:trHeight w:val="569"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="pct"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B691D13" w14:textId="5728A59C" w:rsidR="00AF7DC6" w:rsidRDefault="00AF7DC6" w:rsidP="00637200">
+            <w:pPr>
+              <w:pStyle w:val="Normaltindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Adress:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1402" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A8D20B1" w14:textId="160DE49C" w:rsidR="00AF7DC6" w:rsidRPr="003F7492" w:rsidRDefault="00AF7DC6" w:rsidP="00311D4F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="732C0861" w14:textId="55364A37" w:rsidR="00AF7DC6" w:rsidRDefault="00AF7DC6" w:rsidP="00311D4F">
+            <w:r>
+              <w:t>Postnr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4A6885" w14:textId="77777777" w:rsidR="00AF7DC6" w:rsidRPr="003F7492" w:rsidRDefault="00AF7DC6" w:rsidP="00311D4F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF7DC6" w:rsidRPr="00846B76" w14:paraId="445D5D9A" w14:textId="77777777" w:rsidTr="00AF7DC6">
+        <w:trPr>
+          <w:trHeight w:val="569"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="pct"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F31A974" w14:textId="43745BF0" w:rsidR="00AF7DC6" w:rsidRDefault="00AF7DC6" w:rsidP="00637200">
+            <w:pPr>
+              <w:pStyle w:val="Normaltindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ort:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1402" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3EB6DB" w14:textId="77777777" w:rsidR="00AF7DC6" w:rsidRPr="003F7492" w:rsidRDefault="00AF7DC6" w:rsidP="00311D4F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F9E92C" w14:textId="77777777" w:rsidR="00AF7DC6" w:rsidRDefault="00AF7DC6" w:rsidP="00311D4F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2572E8E5" w14:textId="77777777" w:rsidR="00AF7DC6" w:rsidRPr="003F7492" w:rsidRDefault="00AF7DC6" w:rsidP="00311D4F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000172E5" w:rsidRPr="00846B76" w14:paraId="1EFEBB3F" w14:textId="77777777" w:rsidTr="003F7492">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3B00FB6E" w14:textId="2327F6F9" w:rsidR="000172E5" w:rsidRPr="00637200" w:rsidRDefault="00000000" w:rsidP="00637200">
             <w:pPr>
               <w:pStyle w:val="Normaltindrag"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1334104394"/>
@@ -290,449 +423,397 @@
             </w:sdt>
             <w:r w:rsidR="006A6551">
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3587" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2FBA73F1" w14:textId="77777777" w:rsidR="000172E5" w:rsidRPr="003F7492" w:rsidRDefault="000172E5" w:rsidP="00311D4F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D37AED" w:rsidRPr="00846B76" w14:paraId="0D43F2B7" w14:textId="77777777" w:rsidTr="003F7492">
-[...42 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="006A6551" w:rsidRPr="00846B76" w14:paraId="27767DFC" w14:textId="77777777" w:rsidTr="003F7492">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1CB9BD4A" w14:textId="4E5E6DC0" w:rsidR="006A6551" w:rsidRPr="006A6551" w:rsidRDefault="006A6551" w:rsidP="006A6551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A6551">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Medlems</w:t>
             </w:r>
             <w:r w:rsidR="00C21F0C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>kap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3587" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2D62196F" w14:textId="723D324B" w:rsidR="006A6551" w:rsidRPr="006A6551" w:rsidRDefault="00000000" w:rsidP="006145D8">
+          <w:p w14:paraId="2D62196F" w14:textId="7F59E731" w:rsidR="006A6551" w:rsidRPr="006A6551" w:rsidRDefault="00000000" w:rsidP="006145D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-1512749036"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:displayText="Junior" w:value="Junior"/>
                   <w:listItem w:displayText="Senior" w:value="Senior"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00C21F0C">
+                <w:r w:rsidR="00AF7DC6">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Senior</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C21F0C" w:rsidRPr="00846B76" w14:paraId="54E5F6FC" w14:textId="77777777" w:rsidTr="003F7492">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0D88FA0A" w14:textId="06BEC060" w:rsidR="00C21F0C" w:rsidRPr="003F7492" w:rsidRDefault="00C21F0C" w:rsidP="003F7492">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F7492">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Medlems Typ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:b/>
             </w:rPr>
             <w:id w:val="220253131"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
             </w:placeholder>
             <w:comboBox>
               <w:listItem w:displayText="Enskild" w:value="Enskild"/>
               <w:listItem w:displayText="Familj" w:value="Familj"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3587" w:type="pct"/>
                 <w:gridSpan w:val="3"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="2AFD5D03" w14:textId="742E28ED" w:rsidR="00C21F0C" w:rsidRDefault="00C21F0C" w:rsidP="006145D8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="8"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C21F0C">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Enskild</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C21F0C" w:rsidRPr="00846B76" w14:paraId="0BA3A893" w14:textId="77777777" w:rsidTr="006A6551">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="038475B1" w14:textId="77777777" w:rsidR="00C21F0C" w:rsidRDefault="00C21F0C" w:rsidP="006145D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76EEBD4A" w14:textId="7FC4CF1B" w:rsidR="000172E5" w:rsidRDefault="00CB34EA" w:rsidP="00637200">
+    <w:p w14:paraId="76EEBD4A" w14:textId="690877A9" w:rsidR="000172E5" w:rsidRDefault="00CB34EA" w:rsidP="00637200">
       <w:r>
         <w:t xml:space="preserve">Fyll i och Skicka till </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00E61C38">
+        <w:r w:rsidR="00AF7DC6" w:rsidRPr="009F44E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ryttarkamraterna.kumla@Gmail.com</w:t>
+          <w:t>Ekonomi@ryttarkamraternakumla.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1A327467" w14:textId="244C34CD" w:rsidR="00CB34EA" w:rsidRDefault="00CB34EA" w:rsidP="00637200">
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>BankGiro</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1625C550" w14:textId="4341E60D" w:rsidR="00CB34EA" w:rsidRPr="00CB34EA" w:rsidRDefault="00CB34EA" w:rsidP="00637200">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Stark"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="006400"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F4F4F4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB34EA">
         <w:rPr>
           <w:rStyle w:val="Stark"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="006400"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F4F4F4"/>
         </w:rPr>
         <w:t>5176–1500</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EE484BE" w14:textId="78E5777C" w:rsidR="00CB34EA" w:rsidRDefault="00CB34EA" w:rsidP="00637200">
       <w:r>
         <w:t>Ange Medlem/Medlemmarnas Namn på inbetalningen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="427EC067" w14:textId="482854DC" w:rsidR="00CB34EA" w:rsidRPr="0006568A" w:rsidRDefault="00CB34EA" w:rsidP="00637200">
       <w:r>
         <w:t>Är de fler medlemmar så fyll i 1 dokument per medlem så vi får in rätt uppgifter</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CB34EA" w:rsidRPr="0006568A" w:rsidSect="0086797B">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72871740" w14:textId="77777777" w:rsidR="0076353E" w:rsidRDefault="0076353E" w:rsidP="000172E5">
+    <w:p w14:paraId="285D3244" w14:textId="77777777" w:rsidR="008800F4" w:rsidRDefault="008800F4" w:rsidP="000172E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E5E972A" w14:textId="77777777" w:rsidR="0076353E" w:rsidRDefault="0076353E" w:rsidP="000172E5">
+    <w:p w14:paraId="277D936D" w14:textId="77777777" w:rsidR="008800F4" w:rsidRDefault="008800F4" w:rsidP="000172E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...1 lines deleted...]
-    <w:embedBold r:id="rId2" w:fontKey="{895EFB32-FD05-45FB-81E0-B16F32904D16}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{41BF82C0-FA04-4A1F-86F1-CC7229D02AA8}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{60EB22DC-4705-4F1A-800B-EB399F2EFD70}"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corbel">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{16459AE4-DEFC-4EB9-A25F-599E882D46EC}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId5" w:fontKey="{D2A4BB67-4A9A-4487-AB57-CC279CB6A2C9}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{677E027B-F92F-43AC-B58E-AE89F7530531}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{4CCAF6A4-E9DF-40BA-8771-B71C801CEBCA}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{EE1362A5-15B6-4A5D-9268-07A141FB7E64}"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{D1A1BD9C-2A94-47FE-849F-76C8F150C1FA}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{664BE803-5039-4DF0-9E6C-008A9DD12480}"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{F2EEB6E3-8655-4870-8E77-46178435A60E}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{1538B201-A3AA-4499-B8B4-9519866049F9}"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedBold r:id="rId8" w:fontKey="{F3E87B09-91CC-4ECD-84AE-10FBAC940B45}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{43D8CE2B-C6D6-47D5-A052-14BBFD88A5E3}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4484"/>
       <w:gridCol w:w="4542"/>
     </w:tblGrid>
     <w:tr w:rsidR="00311D4F" w:rsidRPr="00311D4F" w14:paraId="3600FE05" w14:textId="77777777" w:rsidTr="00637200">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="14823600"/>
           <w:placeholder>
             <w:docPart w:val="D79917ACE020408E87467B77A2BC0265"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:appearance w15:val="hidden"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="4675" w:type="dxa"/>
               <w:vAlign w:val="center"/>
@@ -829,76 +910,76 @@
                           <a:ext cx="1280160" cy="493920"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5F1DE366" w14:textId="77777777" w:rsidR="006145D8" w:rsidRDefault="006145D8" w:rsidP="00637200">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D395E7A" w14:textId="77777777" w:rsidR="0076353E" w:rsidRDefault="0076353E" w:rsidP="000172E5">
+    <w:p w14:paraId="461292AD" w14:textId="77777777" w:rsidR="008800F4" w:rsidRDefault="008800F4" w:rsidP="000172E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24871B88" w14:textId="77777777" w:rsidR="0076353E" w:rsidRDefault="0076353E" w:rsidP="000172E5">
+    <w:p w14:paraId="636FBC85" w14:textId="77777777" w:rsidR="008800F4" w:rsidRDefault="008800F4" w:rsidP="000172E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1506"/>
       <w:gridCol w:w="7520"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B337A2" w:rsidRPr="00637200" w14:paraId="49AB9800" w14:textId="77777777" w:rsidTr="00384B05">
       <w:trPr>
         <w:trHeight w:val="990"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1350" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="30C2425A" w14:textId="7BE41AB6" w:rsidR="00B337A2" w:rsidRPr="006A6551" w:rsidRDefault="006A6551" w:rsidP="00637200">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:rPr>
               <w:color w:val="00B050"/>
             </w:rPr>
           </w:pPr>
@@ -985,51 +1066,51 @@
                   <w:color w:val="00500D"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="006A6551">
                 <w:rPr>
                   <w:color w:val="00500D"/>
                   <w:lang w:bidi="sv-SE"/>
                 </w:rPr>
                 <w:t>Medlemsansökan</w:t>
               </w:r>
             </w:p>
           </w:tc>
         </w:sdtContent>
       </w:sdt>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="56F304CD" w14:textId="77777777" w:rsidR="000172E5" w:rsidRPr="00311D4F" w:rsidRDefault="000172E5" w:rsidP="00311D4F">
     <w:pPr>
       <w:pStyle w:val="Ingetavstnd"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A5F04A9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="94202E82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="Kapitel %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -3704,192 +3785,192 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="12076250">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1418095379">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1162819619">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1431975507">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1508204749">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1501769190">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A6551"/>
     <w:rsid w:val="000172E5"/>
     <w:rsid w:val="00052382"/>
     <w:rsid w:val="0006568A"/>
     <w:rsid w:val="00076F0F"/>
     <w:rsid w:val="00084253"/>
     <w:rsid w:val="000D1F49"/>
+    <w:rsid w:val="000D6B5B"/>
     <w:rsid w:val="001727CA"/>
     <w:rsid w:val="001800AB"/>
     <w:rsid w:val="002C56E6"/>
     <w:rsid w:val="00311D4F"/>
     <w:rsid w:val="0034390E"/>
     <w:rsid w:val="00344849"/>
     <w:rsid w:val="00361E11"/>
     <w:rsid w:val="003769BA"/>
     <w:rsid w:val="0038024B"/>
     <w:rsid w:val="003F0847"/>
     <w:rsid w:val="003F7492"/>
     <w:rsid w:val="0040090B"/>
     <w:rsid w:val="0046302A"/>
     <w:rsid w:val="00487D2D"/>
     <w:rsid w:val="004D5D62"/>
     <w:rsid w:val="00502E9C"/>
     <w:rsid w:val="005112D0"/>
     <w:rsid w:val="00577E06"/>
     <w:rsid w:val="00583334"/>
     <w:rsid w:val="005A3BF7"/>
     <w:rsid w:val="005F0889"/>
     <w:rsid w:val="005F2035"/>
     <w:rsid w:val="005F7990"/>
     <w:rsid w:val="006145D8"/>
     <w:rsid w:val="00637200"/>
     <w:rsid w:val="0063739C"/>
     <w:rsid w:val="006A6551"/>
     <w:rsid w:val="007147D7"/>
-    <w:rsid w:val="0076353E"/>
     <w:rsid w:val="00770F25"/>
     <w:rsid w:val="007A35A8"/>
     <w:rsid w:val="007B0A85"/>
     <w:rsid w:val="007C6A52"/>
     <w:rsid w:val="0082043E"/>
     <w:rsid w:val="00846B76"/>
     <w:rsid w:val="0086797B"/>
+    <w:rsid w:val="008800F4"/>
     <w:rsid w:val="008E203A"/>
     <w:rsid w:val="0091229C"/>
     <w:rsid w:val="00940E73"/>
     <w:rsid w:val="0098597D"/>
     <w:rsid w:val="009F619A"/>
     <w:rsid w:val="009F6DDE"/>
     <w:rsid w:val="00A370A8"/>
+    <w:rsid w:val="00AF7DC6"/>
     <w:rsid w:val="00B337A2"/>
     <w:rsid w:val="00BD4753"/>
     <w:rsid w:val="00BD5CB1"/>
     <w:rsid w:val="00BE62EE"/>
     <w:rsid w:val="00C003BA"/>
     <w:rsid w:val="00C21F0C"/>
     <w:rsid w:val="00C4602F"/>
     <w:rsid w:val="00C46878"/>
     <w:rsid w:val="00C6231D"/>
     <w:rsid w:val="00CB34EA"/>
     <w:rsid w:val="00CB4A51"/>
     <w:rsid w:val="00CD4532"/>
     <w:rsid w:val="00CD47B0"/>
     <w:rsid w:val="00CE6104"/>
     <w:rsid w:val="00CE7918"/>
     <w:rsid w:val="00D16163"/>
-    <w:rsid w:val="00D37AED"/>
     <w:rsid w:val="00DB3FAD"/>
     <w:rsid w:val="00DC71EC"/>
     <w:rsid w:val="00E61C09"/>
     <w:rsid w:val="00EB3B58"/>
     <w:rsid w:val="00EC7359"/>
     <w:rsid w:val="00ED36EB"/>
     <w:rsid w:val="00EE3054"/>
     <w:rsid w:val="00F00606"/>
     <w:rsid w:val="00F01256"/>
     <w:rsid w:val="00FC7475"/>
     <w:rsid w:val="00FE78A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="50170EF9"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="271" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5230,404 +5311,409 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB34EA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Stark">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00CB34EA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ryttarkamraterna.kumla@Gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ekonomi@ryttarkamraternakumla.se" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\magnu\AppData\Roaming\Microsoft\Templates\Medlemsans&#246;kan.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CA4C6F317D6144409161BA02D789D09D"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{25788603-ACA6-4C3A-BD5D-8AF76D6CA0BF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744FB3" w:rsidRDefault="000C2DDB" w:rsidP="000C2DDB">
+        <w:p w:rsidR="00F475D2" w:rsidRDefault="000C2DDB" w:rsidP="000C2DDB">
           <w:pPr>
             <w:pStyle w:val="CA4C6F317D6144409161BA02D789D09D1"/>
           </w:pPr>
           <w:r w:rsidRPr="006A6551">
             <w:rPr>
               <w:color w:val="00500D"/>
               <w:lang w:bidi="sv-SE"/>
             </w:rPr>
             <w:t>Medlemsansökan</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="12CC4503FC4D4ACDAAD6867A8D18F7D2"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B946F6D7-735F-4951-8240-430EAD069019}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744FB3" w:rsidRDefault="000C2DDB" w:rsidP="000C2DDB">
+        <w:p w:rsidR="00F475D2" w:rsidRDefault="000C2DDB" w:rsidP="000C2DDB">
           <w:pPr>
             <w:pStyle w:val="12CC4503FC4D4ACDAAD6867A8D18F7D21"/>
           </w:pPr>
           <w:r w:rsidRPr="00637200">
             <w:rPr>
               <w:lang w:bidi="sv-SE"/>
             </w:rPr>
             <w:t>Mobiltelefon</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="303479C2643947098222B677F4187A8E"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{704AE8A2-1606-4D06-B2D4-CFB0B50F7CC5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744FB3" w:rsidRDefault="000C2DDB" w:rsidP="000C2DDB">
+        <w:p w:rsidR="00F475D2" w:rsidRDefault="000C2DDB" w:rsidP="000C2DDB">
           <w:pPr>
             <w:pStyle w:val="303479C2643947098222B677F4187A8E1"/>
           </w:pPr>
           <w:r w:rsidRPr="00311D4F">
             <w:rPr>
               <w:lang w:bidi="sv-SE"/>
             </w:rPr>
             <w:t>Jobbtelefon</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="541F5BD447E642A192972962424182F0"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FD7B649C-904B-46CE-8939-84D49F02007C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744FB3" w:rsidRDefault="000C2DDB" w:rsidP="000C2DDB">
+        <w:p w:rsidR="00F475D2" w:rsidRDefault="000C2DDB" w:rsidP="000C2DDB">
           <w:pPr>
             <w:pStyle w:val="541F5BD447E642A192972962424182F01"/>
           </w:pPr>
           <w:r w:rsidRPr="00637200">
             <w:rPr>
               <w:lang w:bidi="sv-SE"/>
             </w:rPr>
             <w:t>E-post</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D79917ACE020408E87467B77A2BC0265"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EEA138AC-171A-4EE3-B773-14C8F3DC6048}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744FB3" w:rsidRDefault="000C2DDB" w:rsidP="000C2DDB">
+        <w:p w:rsidR="00F475D2" w:rsidRDefault="000C2DDB" w:rsidP="000C2DDB">
           <w:pPr>
             <w:pStyle w:val="D79917ACE020408E87467B77A2BC02651"/>
           </w:pPr>
           <w:r w:rsidRPr="00311D4F">
             <w:rPr>
               <w:rStyle w:val="SidfotChar"/>
               <w:lang w:bidi="sv-SE"/>
             </w:rPr>
             <w:t xml:space="preserve">Dubbelklicka i sidfoten för att placera skolans namn </w:t>
           </w:r>
           <w:r w:rsidRPr="00311D4F">
             <w:rPr>
               <w:rStyle w:val="SidfotChar"/>
               <w:lang w:bidi="sv-SE"/>
             </w:rPr>
             <w:br/>
             <w:t>här och uppdatera logotyp</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{00B73B3E-E5AD-42B3-B1C2-5150CC5DC22B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00744FB3" w:rsidRDefault="000C2DDB">
+        <w:p w:rsidR="00F475D2" w:rsidRDefault="000C2DDB">
           <w:r w:rsidRPr="00E61C38">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>Välj ett objekt.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corbel">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C2DDB"/>
     <w:rsid w:val="000C2DDB"/>
+    <w:rsid w:val="000D6B5B"/>
     <w:rsid w:val="001E001D"/>
-    <w:rsid w:val="00744FB3"/>
-    <w:rsid w:val="00D91CDE"/>
+    <w:rsid w:val="00347B11"/>
+    <w:rsid w:val="00F475D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6099,51 +6185,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="541F5BD447E642A192972962424182F01">
     <w:name w:val="541F5BD447E642A192972962424182F01"/>
     <w:rsid w:val="000C2DDB"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="0" w:line="271" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA4C6F317D6144409161BA02D789D09D1">
     <w:name w:val="CA4C6F317D6144409161BA02D789D09D1"/>
     <w:rsid w:val="000C2DDB"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="0" w:line="271" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
       <w:b/>
-      <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+      <w:color w:val="A02B93" w:themeColor="accent5"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000C2DDB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9810"/>
       </w:tabs>
       <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -6159,51 +6245,51 @@
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D79917ACE020408E87467B77A2BC02651">
     <w:name w:val="D79917ACE020408E87467B77A2BC02651"/>
     <w:rsid w:val="000C2DDB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9810"/>
       </w:tabs>
       <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Contoso v2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="155078"/>
       </a:accent1>
       <a:accent2>
@@ -6656,85 +6742,85 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59869ACB-F18F-4059-ACA8-58EBD47F5700}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
     <ds:schemaRef ds:uri="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Medlemsansökan.dotx</Template>
+  <Template>Medlemsansökan</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>62</Words>
-  <Characters>334</Characters>
+  <Words>64</Words>
+  <Characters>342</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>395</CharactersWithSpaces>
+  <CharactersWithSpaces>405</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010079F111ED35F8CC479449609E8A0923A6</vt:lpwstr>
   </property>